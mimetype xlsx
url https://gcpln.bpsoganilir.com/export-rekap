--- v0 (2026-04-09)
+++ v1 (2026-06-08)
@@ -12,197 +12,152 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Nama Petugas</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>Submitted</t>
   </si>
   <si>
     <t>Rejected</t>
   </si>
   <si>
     <t>Persentase</t>
   </si>
   <si>
     <t>M. ROBIAN HADI</t>
   </si>
   <si>
-    <t>2.42%</t>
+    <t>100%</t>
   </si>
   <si>
     <t>M. RIFQI</t>
   </si>
   <si>
-    <t>1.65%</t>
-[...1 lines deleted...]
-  <si>
     <t>Edi Saputra</t>
   </si>
   <si>
-    <t>0%</t>
-[...1 lines deleted...]
-  <si>
     <t>JHON HERI</t>
   </si>
   <si>
-    <t>0.05%</t>
+    <t>82.85%</t>
   </si>
   <si>
     <t>MUSTAMIAN</t>
   </si>
   <si>
-    <t>0.07%</t>
+    <t>99.32%</t>
   </si>
   <si>
     <t>IDIL ADHA</t>
   </si>
   <si>
-    <t>5.68%</t>
+    <t>87.02%</t>
   </si>
   <si>
     <t>AHMADI</t>
   </si>
   <si>
-    <t>2.14%</t>
-[...1 lines deleted...]
-  <si>
     <t>HARYANTO</t>
   </si>
   <si>
-    <t>1.19%</t>
-[...1 lines deleted...]
-  <si>
     <t>AGUS SALIM</t>
   </si>
   <si>
-    <t>2.17%</t>
-[...1 lines deleted...]
-  <si>
     <t>DADANG KUSNOYO</t>
   </si>
   <si>
-    <t>1.16%</t>
-[...1 lines deleted...]
-  <si>
     <t>ALEX ISKANDAR</t>
   </si>
   <si>
     <t>Bayur</t>
   </si>
   <si>
-    <t>0.06%</t>
-[...1 lines deleted...]
-  <si>
     <t>M.AKVIL PRADANA</t>
   </si>
   <si>
-    <t>3.17%</t>
-[...1 lines deleted...]
-  <si>
     <t>ASHABUL KAHFI</t>
   </si>
   <si>
-    <t>2.09%</t>
-[...1 lines deleted...]
-  <si>
     <t>ERFENDI</t>
   </si>
   <si>
-    <t>3.69%</t>
-[...1 lines deleted...]
-  <si>
     <t>YUDHA HARDIANTARA</t>
   </si>
   <si>
-    <t>4.87%</t>
-[...1 lines deleted...]
-  <si>
     <t>ASMAWI</t>
   </si>
   <si>
-    <t>4%</t>
-[...1 lines deleted...]
-  <si>
     <t>JON HERI</t>
   </si>
   <si>
-    <t>4.43%</t>
+    <t>92.77%</t>
   </si>
   <si>
     <t>SYAHRIDHO TALHA</t>
   </si>
   <si>
-    <t>1.03%</t>
-[...1 lines deleted...]
-  <si>
     <t>CANDRA YULIANSYA</t>
   </si>
   <si>
-    <t>0.98%</t>
-[...1 lines deleted...]
-  <si>
     <t>BENI IRMANSYAH</t>
   </si>
   <si>
+    <t>72.16%</t>
+  </si>
+  <si>
     <t>VALEN PAJARULLAH</t>
   </si>
   <si>
-    <t>2.96%</t>
-[...1 lines deleted...]
-  <si>
     <t>AGUSTIAN</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -535,360 +490,312 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
-      <c r="B2">
-[...1 lines deleted...]
-      </c>
       <c r="C2">
-        <v>41</v>
+        <v>1691</v>
       </c>
       <c r="E2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>7</v>
       </c>
-      <c r="B3">
-[...1 lines deleted...]
-      </c>
       <c r="C3">
-        <v>24</v>
+        <v>1452</v>
       </c>
       <c r="E3" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B4">
+        <v>8</v>
+      </c>
+      <c r="C4">
         <v>1822</v>
       </c>
       <c r="E4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B5">
-        <v>2022</v>
+        <v>347</v>
       </c>
       <c r="C5">
-        <v>1</v>
+        <v>1676</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B6">
-        <v>1472</v>
+        <v>10</v>
       </c>
       <c r="C6">
-        <v>1</v>
+        <v>1463</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B7">
-        <v>1809</v>
+        <v>249</v>
       </c>
       <c r="C7">
-        <v>109</v>
+        <v>1669</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1690</v>
+        <v>15</v>
       </c>
       <c r="C8">
-        <v>37</v>
+        <v>1727</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>1832</v>
+        <v>16</v>
       </c>
       <c r="C9">
-        <v>22</v>
+        <v>1854</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>1761</v>
+        <v>17</v>
       </c>
       <c r="C10">
-        <v>39</v>
+        <v>1800</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>1871</v>
+        <v>18</v>
       </c>
       <c r="C11">
-        <v>22</v>
+        <v>1893</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>19</v>
+      </c>
+      <c r="C12">
         <v>1521</v>
       </c>
       <c r="E12" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>1640</v>
+        <v>20</v>
       </c>
       <c r="C13">
-        <v>1</v>
+        <v>1641</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>1621</v>
+        <v>21</v>
       </c>
       <c r="C14">
-        <v>53</v>
+        <v>1674</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1405</v>
+        <v>22</v>
       </c>
       <c r="C15">
-        <v>30</v>
+        <v>1435</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>1879</v>
+        <v>23</v>
       </c>
       <c r="C16">
-        <v>72</v>
+        <v>1951</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>1699</v>
+        <v>24</v>
       </c>
       <c r="C17">
-        <v>87</v>
+        <v>1786</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>1606</v>
+        <v>25</v>
       </c>
       <c r="C18">
-        <v>67</v>
+        <v>1673</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="B19">
-        <v>1638</v>
+        <v>124</v>
       </c>
       <c r="C19">
-        <v>76</v>
+        <v>1590</v>
       </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>1640</v>
+        <v>28</v>
       </c>
       <c r="C20">
-        <v>17</v>
+        <v>1657</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>1724</v>
+        <v>29</v>
       </c>
       <c r="C21">
-        <v>17</v>
+        <v>1741</v>
       </c>
       <c r="E21" t="s">
-        <v>43</v>
+        <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="B22">
-        <v>1511</v>
+        <v>421</v>
       </c>
       <c r="C22">
-        <v>1</v>
+        <v>1091</v>
       </c>
       <c r="E22" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>1703</v>
+        <v>32</v>
       </c>
       <c r="C23">
-        <v>52</v>
+        <v>1755</v>
       </c>
       <c r="E23" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>1469</v>
+        <v>33</v>
       </c>
       <c r="C24">
-        <v>47</v>
+        <v>1516</v>
       </c>
       <c r="E24" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">